--- v0 (2026-06-10)
+++ v1 (2026-08-05)
@@ -84,81 +84,81 @@
   <si>
     <t>Project Plans</t>
   </si>
   <si>
     <t>05/01/2025</t>
   </si>
   <si>
     <t>breynolds@rieth-riley.com</t>
   </si>
   <si>
     <t>Addendum 1</t>
   </si>
   <si>
     <t>05/13/2025</t>
   </si>
   <si>
     <t>Builders Exchange of Lansing</t>
   </si>
   <si>
     <t>517-372-8930</t>
   </si>
   <si>
     <t>bids@bxlansing.com</t>
   </si>
   <si>
+    <t>04/23/2025</t>
+  </si>
+  <si>
+    <t>Pre Bid Agenda / Minutes</t>
+  </si>
+  <si>
     <t>05/08/2025</t>
   </si>
   <si>
     <t>Project Specifications</t>
   </si>
   <si>
-    <t>04/23/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Addendum 2</t>
   </si>
   <si>
     <t>05/09/2025</t>
   </si>
   <si>
-    <t>Pre Bid Agenda / Minutes</t>
-[...1 lines deleted...]
-  <si>
     <t>Builders Exchange of Michigan</t>
   </si>
   <si>
     <t>616-949-8650</t>
   </si>
   <si>
     <t>projects@grbx.com</t>
   </si>
   <si>
+    <t>05/07/2025</t>
+  </si>
+  <si>
     <t>04/22/2025</t>
-  </si>
-[...1 lines deleted...]
-    <t>05/07/2025</t>
   </si>
   <si>
     <t>C&amp;E Excavating, Inc</t>
   </si>
   <si>
     <t>jbonadies@candeexcavating.com</t>
   </si>
   <si>
     <t>Chorba Asphalt Paving LLC</t>
   </si>
   <si>
     <t>269-782-1765</t>
   </si>
   <si>
     <t>chorba@chorbaasphaltpaving.com</t>
   </si>
   <si>
     <t>04/21/2025</t>
   </si>
   <si>
     <t>CMG Alliance</t>
   </si>
   <si>
     <t>415-710-0852</t>
   </si>
@@ -857,1454 +857,1454 @@
       <c r="H10" s="5"/>
       <c r="I10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J10" s="5"/>
       <c r="K10" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="4"/>
       <c r="C11" s="5"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="G11" s="4"/>
       <c r="H11" s="5"/>
       <c r="I11" s="3" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="J11" s="5"/>
       <c r="K11" s="6" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="4"/>
       <c r="C12" s="5"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="G12" s="4"/>
       <c r="H12" s="5"/>
       <c r="I12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="J12" s="5"/>
       <c r="K12" s="6" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="4"/>
       <c r="C13" s="5"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="G13" s="4"/>
       <c r="H13" s="5"/>
       <c r="I13" s="3" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="J13" s="5"/>
       <c r="K13" s="6" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="4"/>
       <c r="C14" s="5"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="G14" s="4"/>
       <c r="H14" s="5"/>
       <c r="I14" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="J14" s="5"/>
       <c r="K14" s="6" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="4"/>
       <c r="C15" s="5"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="G15" s="4"/>
       <c r="H15" s="5"/>
       <c r="I15" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="J15" s="5"/>
       <c r="K15" s="6" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="4"/>
       <c r="C16" s="5"/>
       <c r="D16" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G16" s="4"/>
       <c r="H16" s="5"/>
       <c r="I16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="J16" s="5"/>
       <c r="K16" s="6" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="4"/>
       <c r="C17" s="5"/>
       <c r="D17" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G17" s="4"/>
       <c r="H17" s="5"/>
       <c r="I17" s="3" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="J17" s="5"/>
       <c r="K17" s="6" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="4"/>
       <c r="C18" s="5"/>
       <c r="D18" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G18" s="4"/>
       <c r="H18" s="5"/>
       <c r="I18" s="3" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="J18" s="5"/>
       <c r="K18" s="6" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="4"/>
       <c r="C19" s="5"/>
       <c r="D19" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G19" s="4"/>
       <c r="H19" s="5"/>
       <c r="I19" s="3" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="J19" s="5"/>
       <c r="K19" s="6" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B20" s="4"/>
       <c r="C20" s="5"/>
       <c r="D20" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G20" s="4"/>
       <c r="H20" s="5"/>
       <c r="I20" s="3" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="J20" s="5"/>
       <c r="K20" s="6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="4"/>
       <c r="C21" s="5"/>
       <c r="D21" s="3" t="s">
         <v>35</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="3" t="s">
         <v>35</v>
       </c>
       <c r="G21" s="4"/>
       <c r="H21" s="5"/>
       <c r="I21" s="3" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="J21" s="5"/>
       <c r="K21" s="6" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B22" s="4"/>
       <c r="C22" s="5"/>
       <c r="D22" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="3" t="s">
         <v>38</v>
       </c>
       <c r="G22" s="4"/>
       <c r="H22" s="5"/>
       <c r="I22" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="J22" s="5"/>
       <c r="K22" s="6" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B23" s="4"/>
       <c r="C23" s="5"/>
       <c r="D23" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="3" t="s">
         <v>38</v>
       </c>
       <c r="G23" s="4"/>
       <c r="H23" s="5"/>
       <c r="I23" s="3" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J23" s="5"/>
       <c r="K23" s="6" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B24" s="4"/>
       <c r="C24" s="5"/>
       <c r="D24" s="3" t="s">
         <v>41</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="3" t="s">
         <v>42</v>
       </c>
       <c r="G24" s="4"/>
       <c r="H24" s="5"/>
       <c r="I24" s="3" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="J24" s="5"/>
       <c r="K24" s="6" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B25" s="4"/>
       <c r="C25" s="5"/>
       <c r="D25" s="3">
         <v>8003642059</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="3" t="s">
         <v>44</v>
       </c>
       <c r="G25" s="4"/>
       <c r="H25" s="5"/>
       <c r="I25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="J25" s="5"/>
       <c r="K25" s="6" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B26" s="4"/>
       <c r="C26" s="5"/>
       <c r="D26" s="3">
         <v>8003642059</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="3" t="s">
         <v>44</v>
       </c>
       <c r="G26" s="4"/>
       <c r="H26" s="5"/>
       <c r="I26" s="3" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="J26" s="5"/>
       <c r="K26" s="6" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="4"/>
       <c r="C27" s="5"/>
       <c r="D27" s="3">
         <v>8003642059</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="3" t="s">
         <v>44</v>
       </c>
       <c r="G27" s="4"/>
       <c r="H27" s="5"/>
       <c r="I27" s="3" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="J27" s="5"/>
       <c r="K27" s="6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B28" s="4"/>
       <c r="C28" s="5"/>
       <c r="D28" s="3">
         <v>8003642059</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="3" t="s">
         <v>44</v>
       </c>
       <c r="G28" s="4"/>
       <c r="H28" s="5"/>
       <c r="I28" s="3" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="J28" s="5"/>
       <c r="K28" s="6" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B29" s="4"/>
       <c r="C29" s="5"/>
       <c r="D29" s="3">
         <v>8003642059</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="3" t="s">
         <v>44</v>
       </c>
       <c r="G29" s="4"/>
       <c r="H29" s="5"/>
       <c r="I29" s="3" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="J29" s="5"/>
       <c r="K29" s="6" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B30" s="4"/>
       <c r="C30" s="5"/>
       <c r="D30" s="3" t="s">
         <v>46</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="3" t="s">
         <v>47</v>
       </c>
       <c r="G30" s="4"/>
       <c r="H30" s="5"/>
       <c r="I30" s="3" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="J30" s="5"/>
       <c r="K30" s="6" t="s">
-        <v>23</v>
+        <v>48</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B31" s="4"/>
       <c r="C31" s="5"/>
       <c r="D31" s="3" t="s">
         <v>46</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="3" t="s">
         <v>47</v>
       </c>
       <c r="G31" s="4"/>
       <c r="H31" s="5"/>
       <c r="I31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="J31" s="5"/>
       <c r="K31" s="6" t="s">
-        <v>48</v>
+        <v>32</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B32" s="4"/>
       <c r="C32" s="5"/>
       <c r="D32" s="3" t="s">
         <v>46</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="3" t="s">
         <v>47</v>
       </c>
       <c r="G32" s="4"/>
       <c r="H32" s="5"/>
       <c r="I32" s="3" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="J32" s="5"/>
       <c r="K32" s="6" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B33" s="4"/>
       <c r="C33" s="5"/>
       <c r="D33" s="3" t="s">
         <v>46</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="3" t="s">
         <v>47</v>
       </c>
       <c r="G33" s="4"/>
       <c r="H33" s="5"/>
       <c r="I33" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="J33" s="5"/>
       <c r="K33" s="6" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B34" s="4"/>
       <c r="C34" s="5"/>
       <c r="D34" s="3" t="s">
         <v>46</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="3" t="s">
         <v>47</v>
       </c>
       <c r="G34" s="4"/>
       <c r="H34" s="5"/>
       <c r="I34" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="J34" s="5"/>
       <c r="K34" s="6" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B35" s="4"/>
       <c r="C35" s="5"/>
       <c r="D35" s="3" t="s">
         <v>50</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="3" t="s">
         <v>51</v>
       </c>
       <c r="G35" s="4"/>
       <c r="H35" s="5"/>
       <c r="I35" s="3" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="J35" s="5"/>
       <c r="K35" s="6" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B36" s="4"/>
       <c r="C36" s="5"/>
       <c r="D36" s="3" t="s">
         <v>50</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="3" t="s">
         <v>51</v>
       </c>
       <c r="G36" s="4"/>
       <c r="H36" s="5"/>
       <c r="I36" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J36" s="5"/>
       <c r="K36" s="6" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" s="3" t="s">
         <v>53</v>
       </c>
       <c r="B37" s="4"/>
       <c r="C37" s="5"/>
       <c r="D37" s="3" t="s">
         <v>54</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="3" t="s">
         <v>55</v>
       </c>
       <c r="G37" s="4"/>
       <c r="H37" s="5"/>
       <c r="I37" s="3" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="J37" s="5"/>
       <c r="K37" s="6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38" s="3" t="s">
         <v>56</v>
       </c>
       <c r="B38" s="4"/>
       <c r="C38" s="5"/>
       <c r="D38" s="3" t="s">
         <v>57</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="3" t="s">
         <v>58</v>
       </c>
       <c r="G38" s="4"/>
       <c r="H38" s="5"/>
       <c r="I38" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="J38" s="5"/>
       <c r="K38" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" s="3" t="s">
         <v>56</v>
       </c>
       <c r="B39" s="4"/>
       <c r="C39" s="5"/>
       <c r="D39" s="3" t="s">
         <v>57</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="3" t="s">
         <v>58</v>
       </c>
       <c r="G39" s="4"/>
       <c r="H39" s="5"/>
       <c r="I39" s="3" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="J39" s="5"/>
       <c r="K39" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" s="3" t="s">
         <v>56</v>
       </c>
       <c r="B40" s="4"/>
       <c r="C40" s="5"/>
       <c r="D40" s="3" t="s">
         <v>57</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="3" t="s">
         <v>58</v>
       </c>
       <c r="G40" s="4"/>
       <c r="H40" s="5"/>
       <c r="I40" s="3" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="J40" s="5"/>
       <c r="K40" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41" s="3" t="s">
         <v>59</v>
       </c>
       <c r="B41" s="4"/>
       <c r="C41" s="5"/>
       <c r="D41" s="3" t="s">
         <v>60</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="3" t="s">
         <v>61</v>
       </c>
       <c r="G41" s="4"/>
       <c r="H41" s="5"/>
       <c r="I41" s="3" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="J41" s="5"/>
       <c r="K41" s="6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42" s="3" t="s">
         <v>59</v>
       </c>
       <c r="B42" s="4"/>
       <c r="C42" s="5"/>
       <c r="D42" s="3" t="s">
         <v>60</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="3" t="s">
         <v>61</v>
       </c>
       <c r="G42" s="4"/>
       <c r="H42" s="5"/>
       <c r="I42" s="3" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="J42" s="5"/>
       <c r="K42" s="6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43" s="3" t="s">
         <v>59</v>
       </c>
       <c r="B43" s="4"/>
       <c r="C43" s="5"/>
       <c r="D43" s="3" t="s">
         <v>60</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="3" t="s">
         <v>61</v>
       </c>
       <c r="G43" s="4"/>
       <c r="H43" s="5"/>
       <c r="I43" s="3" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="J43" s="5"/>
       <c r="K43" s="6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" s="3" t="s">
         <v>59</v>
       </c>
       <c r="B44" s="4"/>
       <c r="C44" s="5"/>
       <c r="D44" s="3" t="s">
         <v>60</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="3" t="s">
         <v>61</v>
       </c>
       <c r="G44" s="4"/>
       <c r="H44" s="5"/>
       <c r="I44" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="J44" s="5"/>
       <c r="K44" s="6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45" s="3" t="s">
         <v>62</v>
       </c>
       <c r="B45" s="4"/>
       <c r="C45" s="5"/>
       <c r="D45" s="3">
         <v>2698760391</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="3" t="s">
         <v>63</v>
       </c>
       <c r="G45" s="4"/>
       <c r="H45" s="5"/>
       <c r="I45" s="3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="J45" s="5"/>
       <c r="K45" s="6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46" s="3" t="s">
         <v>64</v>
       </c>
       <c r="B46" s="4"/>
       <c r="C46" s="5"/>
       <c r="D46" s="3" t="s">
         <v>64</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="3" t="s">
         <v>64</v>
       </c>
       <c r="G46" s="4"/>
       <c r="H46" s="5"/>
       <c r="I46" s="3" t="s">
         <v>24</v>
       </c>
       <c r="J46" s="5"/>
       <c r="K46" s="6" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47" s="3" t="s">
         <v>64</v>
       </c>
       <c r="B47" s="4"/>
       <c r="C47" s="5"/>
       <c r="D47" s="3" t="s">
         <v>64</v>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="3" t="s">
         <v>64</v>
       </c>
       <c r="G47" s="4"/>
       <c r="H47" s="5"/>
       <c r="I47" s="3" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="J47" s="5"/>
       <c r="K47" s="6" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48" s="3" t="s">
         <v>64</v>
       </c>
       <c r="B48" s="4"/>
       <c r="C48" s="5"/>
       <c r="D48" s="3" t="s">
         <v>64</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="3" t="s">
         <v>64</v>
       </c>
       <c r="G48" s="4"/>
       <c r="H48" s="5"/>
       <c r="I48" s="3" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="J48" s="5"/>
       <c r="K48" s="6" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49" s="3" t="s">
         <v>64</v>
       </c>
       <c r="B49" s="4"/>
       <c r="C49" s="5"/>
       <c r="D49" s="3" t="s">
         <v>64</v>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="3" t="s">
         <v>64</v>
       </c>
       <c r="G49" s="4"/>
       <c r="H49" s="5"/>
       <c r="I49" s="3" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="J49" s="5"/>
       <c r="K49" s="6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50" s="3" t="s">
         <v>65</v>
       </c>
       <c r="B50" s="4"/>
       <c r="C50" s="5"/>
       <c r="D50" s="3">
         <v>2693492507</v>
       </c>
       <c r="E50" s="5"/>
       <c r="F50" s="3" t="s">
         <v>66</v>
       </c>
       <c r="G50" s="4"/>
       <c r="H50" s="5"/>
       <c r="I50" s="3" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="J50" s="5"/>
       <c r="K50" s="6" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51" s="3" t="s">
         <v>65</v>
       </c>
       <c r="B51" s="4"/>
       <c r="C51" s="5"/>
       <c r="D51" s="3">
         <v>2693492507</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="3" t="s">
         <v>67</v>
       </c>
       <c r="G51" s="4"/>
       <c r="H51" s="5"/>
       <c r="I51" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="J51" s="5"/>
       <c r="K51" s="6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52" s="3" t="s">
         <v>65</v>
       </c>
       <c r="B52" s="4"/>
       <c r="C52" s="5"/>
       <c r="D52" s="3">
         <v>2693492507</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="3" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="G52" s="4"/>
       <c r="H52" s="5"/>
       <c r="I52" s="3" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="J52" s="5"/>
       <c r="K52" s="6" t="s">
-        <v>68</v>
+        <v>28</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53" s="3" t="s">
         <v>65</v>
       </c>
       <c r="B53" s="4"/>
       <c r="C53" s="5"/>
       <c r="D53" s="3">
         <v>2693492507</v>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="3" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G53" s="4"/>
       <c r="H53" s="5"/>
       <c r="I53" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="J53" s="5"/>
       <c r="K53" s="6" t="s">
-        <v>33</v>
+        <v>68</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54" s="3" t="s">
         <v>65</v>
       </c>
       <c r="B54" s="4"/>
       <c r="C54" s="5"/>
       <c r="D54" s="3">
         <v>2693492507</v>
       </c>
       <c r="E54" s="5"/>
       <c r="F54" s="3" t="s">
         <v>67</v>
       </c>
       <c r="G54" s="4"/>
       <c r="H54" s="5"/>
       <c r="I54" s="3" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J54" s="5"/>
       <c r="K54" s="6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55" s="3" t="s">
         <v>69</v>
       </c>
       <c r="B55" s="4"/>
       <c r="C55" s="5"/>
       <c r="D55" s="3" t="s">
         <v>70</v>
       </c>
       <c r="E55" s="5"/>
       <c r="F55" s="3" t="s">
         <v>71</v>
       </c>
       <c r="G55" s="4"/>
       <c r="H55" s="5"/>
       <c r="I55" s="3" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="J55" s="5"/>
       <c r="K55" s="6" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56" s="3" t="s">
         <v>73</v>
       </c>
       <c r="B56" s="4"/>
       <c r="C56" s="5"/>
       <c r="D56" s="3">
         <v>5742897785</v>
       </c>
       <c r="E56" s="5"/>
       <c r="F56" s="3" t="s">
         <v>74</v>
       </c>
       <c r="G56" s="4"/>
       <c r="H56" s="5"/>
       <c r="I56" s="3" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="J56" s="5"/>
       <c r="K56" s="6" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57" s="3" t="s">
         <v>76</v>
       </c>
       <c r="B57" s="4"/>
       <c r="C57" s="5"/>
       <c r="D57" s="3" t="s">
         <v>77</v>
       </c>
       <c r="E57" s="5"/>
       <c r="F57" s="3" t="s">
         <v>78</v>
       </c>
       <c r="G57" s="4"/>
       <c r="H57" s="5"/>
       <c r="I57" s="3" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="J57" s="5"/>
       <c r="K57" s="6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="58" spans="1:11">
       <c r="A58" s="3" t="s">
         <v>76</v>
       </c>
       <c r="B58" s="4"/>
       <c r="C58" s="5"/>
       <c r="D58" s="3" t="s">
         <v>77</v>
       </c>
       <c r="E58" s="5"/>
       <c r="F58" s="3" t="s">
         <v>78</v>
       </c>
       <c r="G58" s="4"/>
       <c r="H58" s="5"/>
       <c r="I58" s="3" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="J58" s="5"/>
       <c r="K58" s="6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59" s="3" t="s">
         <v>79</v>
       </c>
       <c r="B59" s="4"/>
       <c r="C59" s="5"/>
       <c r="D59" s="3" t="s">
         <v>80</v>
       </c>
       <c r="E59" s="5"/>
       <c r="F59" s="3" t="s">
         <v>81</v>
       </c>
       <c r="G59" s="4"/>
       <c r="H59" s="5"/>
       <c r="I59" s="3" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J59" s="5"/>
       <c r="K59" s="6" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60" s="3" t="s">
         <v>79</v>
       </c>
       <c r="B60" s="4"/>
       <c r="C60" s="5"/>
       <c r="D60" s="3" t="s">
         <v>80</v>
       </c>
       <c r="E60" s="5"/>
       <c r="F60" s="3" t="s">
         <v>81</v>
       </c>
       <c r="G60" s="4"/>
       <c r="H60" s="5"/>
       <c r="I60" s="3" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J60" s="5"/>
       <c r="K60" s="6" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="61" spans="1:11">
       <c r="A61" s="3" t="s">
         <v>79</v>
       </c>
       <c r="B61" s="4"/>
       <c r="C61" s="5"/>
       <c r="D61" s="3" t="s">
         <v>80</v>
       </c>
       <c r="E61" s="5"/>
       <c r="F61" s="3" t="s">
         <v>81</v>
       </c>
       <c r="G61" s="4"/>
       <c r="H61" s="5"/>
       <c r="I61" s="3" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
       <c r="J61" s="5"/>
       <c r="K61" s="6" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="62" spans="1:11">
       <c r="A62" s="3" t="s">
         <v>79</v>
       </c>
       <c r="B62" s="4"/>
       <c r="C62" s="5"/>
       <c r="D62" s="3" t="s">
         <v>80</v>
       </c>
       <c r="E62" s="5"/>
       <c r="F62" s="3" t="s">
         <v>81</v>
       </c>
       <c r="G62" s="4"/>
       <c r="H62" s="5"/>
       <c r="I62" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="J62" s="5"/>
       <c r="K62" s="6" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="63" spans="1:11">
       <c r="A63" s="3" t="s">
         <v>79</v>
       </c>
       <c r="B63" s="4"/>
       <c r="C63" s="5"/>
       <c r="D63" s="3" t="s">
         <v>80</v>
       </c>
       <c r="E63" s="5"/>
       <c r="F63" s="3" t="s">
         <v>81</v>
       </c>
       <c r="G63" s="4"/>
       <c r="H63" s="5"/>
       <c r="I63" s="3" t="s">
-        <v>82</v>
+        <v>26</v>
       </c>
       <c r="J63" s="5"/>
       <c r="K63" s="6" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="64" spans="1:11">
       <c r="A64" s="3" t="s">
         <v>83</v>
       </c>
       <c r="B64" s="4"/>
       <c r="C64" s="5"/>
       <c r="D64" s="3">
         <v>2697161593</v>
       </c>
       <c r="E64" s="5"/>
       <c r="F64" s="3" t="s">
         <v>84</v>
       </c>
       <c r="G64" s="4"/>
       <c r="H64" s="5"/>
       <c r="I64" s="3" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="J64" s="5"/>
       <c r="K64" s="6" t="s">
-        <v>85</v>
+        <v>33</v>
       </c>
     </row>
     <row r="65" spans="1:11">
       <c r="A65" s="3" t="s">
         <v>83</v>
       </c>
       <c r="B65" s="4"/>
       <c r="C65" s="5"/>
       <c r="D65" s="3">
         <v>2697161593</v>
       </c>
       <c r="E65" s="5"/>
       <c r="F65" s="3" t="s">
         <v>84</v>
       </c>
       <c r="G65" s="4"/>
       <c r="H65" s="5"/>
       <c r="I65" s="3" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="J65" s="5"/>
       <c r="K65" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="66" spans="1:11">
       <c r="A66" s="3" t="s">
         <v>83</v>
       </c>
       <c r="B66" s="4"/>
       <c r="C66" s="5"/>
       <c r="D66" s="3">
         <v>2697161593</v>
       </c>
       <c r="E66" s="5"/>
       <c r="F66" s="3" t="s">
         <v>84</v>
       </c>
       <c r="G66" s="4"/>
       <c r="H66" s="5"/>
       <c r="I66" s="3" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="J66" s="5"/>
       <c r="K66" s="6" t="s">
-        <v>32</v>
+        <v>86</v>
       </c>
     </row>
     <row r="67" spans="1:11">
       <c r="A67" s="3" t="s">
         <v>83</v>
       </c>
       <c r="B67" s="4"/>
       <c r="C67" s="5"/>
       <c r="D67" s="3">
         <v>2697161593</v>
       </c>
       <c r="E67" s="5"/>
       <c r="F67" s="3" t="s">
         <v>84</v>
       </c>
       <c r="G67" s="4"/>
       <c r="H67" s="5"/>
       <c r="I67" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="J67" s="5"/>
       <c r="K67" s="6" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
     </row>
     <row r="68" spans="1:11">
       <c r="A68" s="3" t="s">
         <v>83</v>
       </c>
       <c r="B68" s="4"/>
       <c r="C68" s="5"/>
       <c r="D68" s="3">
         <v>2697161593</v>
       </c>
       <c r="E68" s="5"/>
       <c r="F68" s="3" t="s">
         <v>84</v>
       </c>
       <c r="G68" s="4"/>
       <c r="H68" s="5"/>
       <c r="I68" s="3" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="J68" s="5"/>
       <c r="K68" s="6" t="s">
-        <v>32</v>
+        <v>68</v>
       </c>
     </row>
     <row r="69" spans="1:11">
       <c r="A69" s="3" t="s">
         <v>87</v>
       </c>
       <c r="B69" s="4"/>
       <c r="C69" s="5"/>
       <c r="D69" s="3" t="s">
         <v>88</v>
       </c>
       <c r="E69" s="5"/>
       <c r="F69" s="3" t="s">
         <v>89</v>
       </c>
       <c r="G69" s="4"/>
       <c r="H69" s="5"/>
       <c r="I69" s="3" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J69" s="5"/>
       <c r="K69" s="6" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="70" spans="1:11">
       <c r="A70" s="3" t="s">
         <v>87</v>
       </c>
       <c r="B70" s="4"/>
       <c r="C70" s="5"/>
       <c r="D70" s="3" t="s">
         <v>88</v>
       </c>
       <c r="E70" s="5"/>
       <c r="F70" s="3" t="s">
         <v>89</v>
       </c>
       <c r="G70" s="4"/>
       <c r="H70" s="5"/>
       <c r="I70" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="J70" s="5"/>
       <c r="K70" s="6" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="71" spans="1:11">
       <c r="A71" s="3" t="s">
         <v>90</v>
       </c>
       <c r="B71" s="4"/>
       <c r="C71" s="5"/>
       <c r="D71" s="3" t="s">
         <v>91</v>
       </c>
       <c r="E71" s="5"/>
       <c r="F71" s="3" t="s">
         <v>92</v>
       </c>
       <c r="G71" s="4"/>
       <c r="H71" s="5"/>
       <c r="I71" s="3" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J71" s="5"/>
       <c r="K71" s="6" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="72" spans="1:11">
       <c r="A72" s="3" t="s">
         <v>90</v>
       </c>
       <c r="B72" s="4"/>
       <c r="C72" s="5"/>
       <c r="D72" s="3" t="s">
         <v>91</v>
       </c>
       <c r="E72" s="5"/>
       <c r="F72" s="3" t="s">
         <v>92</v>
       </c>
       <c r="G72" s="4"/>
       <c r="H72" s="5"/>
       <c r="I72" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="J72" s="5"/>
       <c r="K72" s="6" t="s">
         <v>93</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="C7:E7"/>
     <mergeCell ref="H7:J7"/>
     <mergeCell ref="A8:C8"/>
     <mergeCell ref="D8:E8"/>
     <mergeCell ref="F8:H8"/>
     <mergeCell ref="I8:J8"/>
     <mergeCell ref="A9:C9"/>
     <mergeCell ref="D9:E9"/>
     <mergeCell ref="F9:H9"/>
     <mergeCell ref="I9:J9"/>
     <mergeCell ref="A10:C10"/>
     <mergeCell ref="D10:E10"/>
     <mergeCell ref="F10:H10"/>
     <mergeCell ref="I10:J10"/>
     <mergeCell ref="A11:C11"/>
     <mergeCell ref="D11:E11"/>