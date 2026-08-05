--- v0 (2026-06-10)
+++ v1 (2026-08-05)
@@ -261,54 +261,54 @@
   <si>
     <t>pdoselka@aol.com</t>
   </si>
   <si>
     <t>05/27/2025</t>
   </si>
   <si>
     <t>Remington construction</t>
   </si>
   <si>
     <t>DTRemington@aol.com</t>
   </si>
   <si>
     <t>05/05/2025</t>
   </si>
   <si>
     <t>Rhino Rec</t>
   </si>
   <si>
     <t>julia@rhinorec.com</t>
   </si>
   <si>
     <t>Rieth-Riley Construction</t>
   </si>
   <si>
+    <t>arochefort@rieth-riley.com</t>
+  </si>
+  <si>
     <t>jwhitmyer@rieth-riley.com</t>
-  </si>
-[...1 lines deleted...]
-    <t>arochefort@rieth-riley.com</t>
   </si>
   <si>
     <t>Selge Construction</t>
   </si>
   <si>
     <t>574-229-4908</t>
   </si>
   <si>
     <t>ksilveus@selgeconstruction.com</t>
   </si>
   <si>
     <t>tbalkema@balkemaexc.com</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -862,120 +862,120 @@
       <c r="H11" s="5"/>
       <c r="I11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J11" s="5"/>
       <c r="K11" s="6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="4"/>
       <c r="C12" s="5"/>
       <c r="D12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="G12" s="4"/>
       <c r="H12" s="5"/>
       <c r="I12" s="3" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="J12" s="5"/>
       <c r="K12" s="6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="4"/>
       <c r="C13" s="5"/>
       <c r="D13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="G13" s="4"/>
       <c r="H13" s="5"/>
       <c r="I13" s="3" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="J13" s="5"/>
       <c r="K13" s="6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="4"/>
       <c r="C14" s="5"/>
       <c r="D14" s="3" t="s">
         <v>28</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="3" t="s">
         <v>29</v>
       </c>
       <c r="G14" s="4"/>
       <c r="H14" s="5"/>
       <c r="I14" s="3" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="J14" s="5"/>
       <c r="K14" s="6" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="4"/>
       <c r="C15" s="5"/>
       <c r="D15" s="3" t="s">
         <v>28</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="3" t="s">
         <v>29</v>
       </c>
       <c r="G15" s="4"/>
       <c r="H15" s="5"/>
       <c r="I15" s="3" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="J15" s="5"/>
       <c r="K15" s="6" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="4"/>
       <c r="C16" s="5"/>
       <c r="D16" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="3" t="s">
         <v>33</v>
       </c>
       <c r="G16" s="4"/>
       <c r="H16" s="5"/>
       <c r="I16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J16" s="5"/>
@@ -1000,74 +1000,74 @@
       <c r="H17" s="5"/>
       <c r="I17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J17" s="5"/>
       <c r="K17" s="6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B18" s="4"/>
       <c r="C18" s="5"/>
       <c r="D18" s="3" t="s">
         <v>35</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="3" t="s">
         <v>36</v>
       </c>
       <c r="G18" s="4"/>
       <c r="H18" s="5"/>
       <c r="I18" s="3" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="J18" s="5"/>
       <c r="K18" s="6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="4"/>
       <c r="C19" s="5"/>
       <c r="D19" s="3" t="s">
         <v>35</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="3" t="s">
         <v>36</v>
       </c>
       <c r="G19" s="4"/>
       <c r="H19" s="5"/>
       <c r="I19" s="3" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="J19" s="5"/>
       <c r="K19" s="6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="3" t="s">
         <v>37</v>
       </c>
       <c r="B20" s="4"/>
       <c r="C20" s="5"/>
       <c r="D20" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="3" t="s">
         <v>39</v>
       </c>
       <c r="G20" s="4"/>
       <c r="H20" s="5"/>
       <c r="I20" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J20" s="5"/>
@@ -1299,120 +1299,120 @@
       <c r="H30" s="5"/>
       <c r="I30" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J30" s="5"/>
       <c r="K30" s="6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="3" t="s">
         <v>58</v>
       </c>
       <c r="B31" s="4"/>
       <c r="C31" s="5"/>
       <c r="D31" s="3">
         <v>2693492507</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="3" t="s">
         <v>59</v>
       </c>
       <c r="G31" s="4"/>
       <c r="H31" s="5"/>
       <c r="I31" s="3" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="J31" s="5"/>
       <c r="K31" s="6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" s="3" t="s">
         <v>58</v>
       </c>
       <c r="B32" s="4"/>
       <c r="C32" s="5"/>
       <c r="D32" s="3">
         <v>2693492507</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="3" t="s">
         <v>59</v>
       </c>
       <c r="G32" s="4"/>
       <c r="H32" s="5"/>
       <c r="I32" s="3" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="J32" s="5"/>
       <c r="K32" s="6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" s="3" t="s">
         <v>60</v>
       </c>
       <c r="B33" s="4"/>
       <c r="C33" s="5"/>
       <c r="D33" s="3">
         <v>2699252746</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="3" t="s">
         <v>61</v>
       </c>
       <c r="G33" s="4"/>
       <c r="H33" s="5"/>
       <c r="I33" s="3" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="J33" s="5"/>
       <c r="K33" s="6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" s="3" t="s">
         <v>60</v>
       </c>
       <c r="B34" s="4"/>
       <c r="C34" s="5"/>
       <c r="D34" s="3">
         <v>2699252746</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="3" t="s">
         <v>61</v>
       </c>
       <c r="G34" s="4"/>
       <c r="H34" s="5"/>
       <c r="I34" s="3" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="J34" s="5"/>
       <c r="K34" s="6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" s="3" t="s">
         <v>62</v>
       </c>
       <c r="B35" s="4"/>
       <c r="C35" s="5"/>
       <c r="D35" s="3" t="s">
         <v>63</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="3" t="s">
         <v>64</v>
       </c>
       <c r="G35" s="4"/>
       <c r="H35" s="5"/>
       <c r="I35" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J35" s="5"/>
@@ -1612,110 +1612,110 @@
       <c r="C44" s="5"/>
       <c r="D44" s="3">
         <v>8103605788</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="3" t="s">
         <v>80</v>
       </c>
       <c r="G44" s="4"/>
       <c r="H44" s="5"/>
       <c r="I44" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J44" s="5"/>
       <c r="K44" s="6" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45" s="3" t="s">
         <v>81</v>
       </c>
       <c r="B45" s="4"/>
       <c r="C45" s="5"/>
       <c r="D45" s="3">
-        <v>2697161593</v>
+        <v>2692662614</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="3" t="s">
         <v>82</v>
       </c>
       <c r="G45" s="4"/>
       <c r="H45" s="5"/>
       <c r="I45" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J45" s="5"/>
       <c r="K45" s="6" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46" s="3" t="s">
         <v>81</v>
       </c>
       <c r="B46" s="4"/>
       <c r="C46" s="5"/>
       <c r="D46" s="3">
         <v>2692662614</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="3" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="G46" s="4"/>
       <c r="H46" s="5"/>
       <c r="I46" s="3" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="J46" s="5"/>
       <c r="K46" s="6" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47" s="3" t="s">
         <v>81</v>
       </c>
       <c r="B47" s="4"/>
       <c r="C47" s="5"/>
       <c r="D47" s="3">
-        <v>2692662614</v>
+        <v>2697161593</v>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="3" t="s">
         <v>83</v>
       </c>
       <c r="G47" s="4"/>
       <c r="H47" s="5"/>
       <c r="I47" s="3" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="J47" s="5"/>
       <c r="K47" s="6" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48" s="3" t="s">
         <v>84</v>
       </c>
       <c r="B48" s="4"/>
       <c r="C48" s="5"/>
       <c r="D48" s="3" t="s">
         <v>85</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="3" t="s">
         <v>86</v>
       </c>
       <c r="G48" s="4"/>
       <c r="H48" s="5"/>
       <c r="I48" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J48" s="5"/>
       <c r="K48" s="6" t="s">
         <v>48</v>
       </c>
     </row>