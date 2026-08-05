--- v0 (2026-06-10)
+++ v1 (2026-08-05)
@@ -13,51 +13,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plan Holders List" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
     <t>PROJECT:</t>
   </si>
   <si>
     <t>Bemer / Magnotta / Dean Improvements Project</t>
   </si>
   <si>
     <t>CLIENT:</t>
   </si>
   <si>
     <t>City of Albion</t>
   </si>
   <si>
     <t>BID OPENING DATE:</t>
   </si>
   <si>
     <t>02/19/2026</t>
   </si>
   <si>
     <t>Estimate</t>
   </si>
   <si>
     <t>$0</t>
   </si>
   <si>
@@ -271,50 +271,62 @@
     <t>302-450-1923</t>
   </si>
   <si>
     <t>sourcemanagement@napc.me</t>
   </si>
   <si>
     <t>Quality Excavators Inc.</t>
   </si>
   <si>
     <t>269-986-8578</t>
   </si>
   <si>
     <t>wayne@qualityexcavators.com</t>
   </si>
   <si>
     <t>Remington construction</t>
   </si>
   <si>
     <t>DTRemington@aol.com</t>
   </si>
   <si>
     <t>02/18/2026</t>
   </si>
   <si>
     <t>01/30/2026</t>
+  </si>
+  <si>
+    <t>Rocky River Excavating</t>
+  </si>
+  <si>
+    <t>269-242-5858</t>
+  </si>
+  <si>
+    <t>rockyriverexcavating@gmail.com</t>
+  </si>
+  <si>
+    <t>07/14/2026</t>
   </si>
   <si>
     <t>tbalkema@balkemaexc.com</t>
   </si>
   <si>
     <t>Turek Photography &amp; Video</t>
   </si>
   <si>
     <t>(616) 888-0761</t>
   </si>
   <si>
     <t>turekvideo@yahoo.com</t>
   </si>
   <si>
     <t>01/26/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
@@ -716,54 +728,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_headerfooter_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawingHF1.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K60"/>
+  <dimension ref="A1:K61"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" view="pageLayout" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="K60" sqref="K60"/>
+      <selection activeCell="K61" sqref="K61"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12" customWidth="true" style="0"/>
     <col min="2" max="2" width="4" customWidth="true" style="0"/>
     <col min="3" max="3" width="8" customWidth="true" style="0"/>
     <col min="4" max="4" width="4" customWidth="true" style="0"/>
     <col min="6" max="6" width="7" customWidth="true" style="0"/>
     <col min="7" max="7" width="7" customWidth="true" style="0"/>
     <col min="8" max="8" width="7" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="1" t="s">
         <v>2</v>
       </c>
@@ -1515,78 +1527,78 @@
       <c r="H39" s="5"/>
       <c r="I39" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J39" s="5"/>
       <c r="K39" s="6" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" s="3" t="s">
         <v>63</v>
       </c>
       <c r="B40" s="4"/>
       <c r="C40" s="5"/>
       <c r="D40" s="3">
         <v>2693492507</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="3" t="s">
         <v>64</v>
       </c>
       <c r="G40" s="4"/>
       <c r="H40" s="5"/>
       <c r="I40" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="J40" s="5"/>
       <c r="K40" s="6" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41" s="3" t="s">
         <v>63</v>
       </c>
       <c r="B41" s="4"/>
       <c r="C41" s="5"/>
       <c r="D41" s="3">
         <v>2693492507</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="3" t="s">
         <v>64</v>
       </c>
       <c r="G41" s="4"/>
       <c r="H41" s="5"/>
       <c r="I41" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="J41" s="5"/>
       <c r="K41" s="6" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42" s="3" t="s">
         <v>63</v>
       </c>
       <c r="B42" s="4"/>
       <c r="C42" s="5"/>
       <c r="D42" s="3">
         <v>2693492507</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="3" t="s">
         <v>64</v>
       </c>
       <c r="G42" s="4"/>
       <c r="H42" s="5"/>
       <c r="I42" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J42" s="5"/>
       <c r="K42" s="6" t="s">
         <v>35</v>
       </c>
     </row>
@@ -1791,101 +1803,101 @@
       <c r="H51" s="5"/>
       <c r="I51" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J51" s="5"/>
       <c r="K51" s="6" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52" s="3" t="s">
         <v>79</v>
       </c>
       <c r="B52" s="4"/>
       <c r="C52" s="5"/>
       <c r="D52" s="3" t="s">
         <v>80</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="3" t="s">
         <v>81</v>
       </c>
       <c r="G52" s="4"/>
       <c r="H52" s="5"/>
       <c r="I52" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="J52" s="5"/>
       <c r="K52" s="6" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53" s="3" t="s">
         <v>79</v>
       </c>
       <c r="B53" s="4"/>
       <c r="C53" s="5"/>
       <c r="D53" s="3" t="s">
         <v>80</v>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="3" t="s">
         <v>81</v>
       </c>
       <c r="G53" s="4"/>
       <c r="H53" s="5"/>
       <c r="I53" s="3" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="J53" s="5"/>
       <c r="K53" s="6" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54" s="3" t="s">
         <v>79</v>
       </c>
       <c r="B54" s="4"/>
       <c r="C54" s="5"/>
       <c r="D54" s="3" t="s">
         <v>80</v>
       </c>
       <c r="E54" s="5"/>
       <c r="F54" s="3" t="s">
         <v>81</v>
       </c>
       <c r="G54" s="4"/>
       <c r="H54" s="5"/>
       <c r="I54" s="3" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="J54" s="5"/>
       <c r="K54" s="6" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55" s="3" t="s">
         <v>82</v>
       </c>
       <c r="B55" s="4"/>
       <c r="C55" s="5"/>
       <c r="D55" s="3">
         <v>2697209507</v>
       </c>
       <c r="E55" s="5"/>
       <c r="F55" s="3" t="s">
         <v>83</v>
       </c>
       <c r="G55" s="4"/>
       <c r="H55" s="5"/>
       <c r="I55" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J55" s="5"/>
       <c r="K55" s="6" t="s">
         <v>84</v>
       </c>
     </row>
@@ -1920,110 +1932,133 @@
       <c r="C57" s="5"/>
       <c r="D57" s="3">
         <v>2697209507</v>
       </c>
       <c r="E57" s="5"/>
       <c r="F57" s="3" t="s">
         <v>83</v>
       </c>
       <c r="G57" s="4"/>
       <c r="H57" s="5"/>
       <c r="I57" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J57" s="5"/>
       <c r="K57" s="6" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="58" spans="1:11">
       <c r="A58" s="3" t="s">
         <v>86</v>
       </c>
       <c r="B58" s="4"/>
       <c r="C58" s="5"/>
       <c r="D58" s="3" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E58" s="5"/>
       <c r="F58" s="3" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="G58" s="4"/>
       <c r="H58" s="5"/>
       <c r="I58" s="3" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="J58" s="5"/>
       <c r="K58" s="6" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59" s="3" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="B59" s="4"/>
       <c r="C59" s="5"/>
       <c r="D59" s="3" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="E59" s="5"/>
       <c r="F59" s="3" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="G59" s="4"/>
       <c r="H59" s="5"/>
       <c r="I59" s="3" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="J59" s="5"/>
       <c r="K59" s="6" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60" s="3" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="B60" s="4"/>
       <c r="C60" s="5"/>
       <c r="D60" s="3" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="E60" s="5"/>
       <c r="F60" s="3" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="G60" s="4"/>
       <c r="H60" s="5"/>
       <c r="I60" s="3" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="J60" s="5"/>
       <c r="K60" s="6" t="s">
-        <v>90</v>
+        <v>85</v>
+      </c>
+    </row>
+    <row r="61" spans="1:11">
+      <c r="A61" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="B61" s="4"/>
+      <c r="C61" s="5"/>
+      <c r="D61" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="E61" s="5"/>
+      <c r="F61" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="G61" s="4"/>
+      <c r="H61" s="5"/>
+      <c r="I61" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="J61" s="5"/>
+      <c r="K61" s="6" t="s">
+        <v>94</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="C7:E7"/>
     <mergeCell ref="H7:J7"/>
     <mergeCell ref="A8:C8"/>
     <mergeCell ref="D8:E8"/>
     <mergeCell ref="F8:H8"/>
     <mergeCell ref="I8:J8"/>
     <mergeCell ref="A9:C9"/>
     <mergeCell ref="D9:E9"/>
     <mergeCell ref="F9:H9"/>
     <mergeCell ref="I9:J9"/>
     <mergeCell ref="A10:C10"/>
     <mergeCell ref="D10:E10"/>
     <mergeCell ref="F10:H10"/>
     <mergeCell ref="I10:J10"/>
     <mergeCell ref="A11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:H11"/>
     <mergeCell ref="I11:J11"/>
     <mergeCell ref="A12:C12"/>
     <mergeCell ref="D12:E12"/>
@@ -2199,50 +2234,54 @@
     <mergeCell ref="I54:J54"/>
     <mergeCell ref="A55:C55"/>
     <mergeCell ref="D55:E55"/>
     <mergeCell ref="F55:H55"/>
     <mergeCell ref="I55:J55"/>
     <mergeCell ref="A56:C56"/>
     <mergeCell ref="D56:E56"/>
     <mergeCell ref="F56:H56"/>
     <mergeCell ref="I56:J56"/>
     <mergeCell ref="A57:C57"/>
     <mergeCell ref="D57:E57"/>
     <mergeCell ref="F57:H57"/>
     <mergeCell ref="I57:J57"/>
     <mergeCell ref="A58:C58"/>
     <mergeCell ref="D58:E58"/>
     <mergeCell ref="F58:H58"/>
     <mergeCell ref="I58:J58"/>
     <mergeCell ref="A59:C59"/>
     <mergeCell ref="D59:E59"/>
     <mergeCell ref="F59:H59"/>
     <mergeCell ref="I59:J59"/>
     <mergeCell ref="A60:C60"/>
     <mergeCell ref="D60:E60"/>
     <mergeCell ref="F60:H60"/>
     <mergeCell ref="I60:J60"/>
+    <mergeCell ref="A61:C61"/>
+    <mergeCell ref="D61:E61"/>
+    <mergeCell ref="F61:H61"/>
+    <mergeCell ref="I61:J61"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader>&amp;R&amp;G</oddHeader>
     <oddFooter>&amp;L&amp;G</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <legacyDrawingHF r:id="rId_headerfooter_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>