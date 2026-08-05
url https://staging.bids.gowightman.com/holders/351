--- v0 (2026-06-10)
+++ v1 (2026-08-05)
@@ -13,51 +13,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plan Holders List" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
   <si>
     <t>PROJECT:</t>
   </si>
   <si>
     <t>N Peninsula Drive Culvert Replacement</t>
   </si>
   <si>
     <t>CLIENT:</t>
   </si>
   <si>
     <t>Cass County Road Commission</t>
   </si>
   <si>
     <t>BID OPENING DATE:</t>
   </si>
   <si>
     <t>06/17/2026</t>
   </si>
   <si>
     <t>Estimate</t>
   </si>
   <si>
     <t>$0</t>
   </si>
   <si>
@@ -243,93 +243,120 @@
   <si>
     <t>joej@hrpconstruction.com</t>
   </si>
   <si>
     <t>J.corey excavation</t>
   </si>
   <si>
     <t>jeremy@jcoreyexcavation.com</t>
   </si>
   <si>
     <t>06/03/2026</t>
   </si>
   <si>
     <t>jayalakshmil@construction.com</t>
   </si>
   <si>
     <t>Kalamazoo Builders Exchange</t>
   </si>
   <si>
     <t>michelle@builder-exchange.com</t>
   </si>
   <si>
     <t>klooteconsheryl@gmail.com</t>
   </si>
   <si>
+    <t>North America Procurement Council, Inc. PBC</t>
+  </si>
+  <si>
+    <t>302-450-1923</t>
+  </si>
+  <si>
+    <t>sourcemanagement@napc.me</t>
+  </si>
+  <si>
+    <t>06/12/2026</t>
+  </si>
+  <si>
     <t>Northern Concrete Pipe, Inc</t>
   </si>
   <si>
     <t>616-608-6025</t>
   </si>
   <si>
     <t>george@ncp-inc.com</t>
   </si>
   <si>
     <t>Oselka Constructors Co</t>
   </si>
   <si>
     <t>269-469-2420</t>
   </si>
   <si>
     <t>david@oselka.net</t>
   </si>
   <si>
+    <t>06/15/2026</t>
+  </si>
+  <si>
     <t>Premium Services</t>
   </si>
   <si>
     <t>574-264-0196</t>
   </si>
   <si>
     <t>austin@premiumservices.group</t>
   </si>
   <si>
     <t>rain or drain llcn@gmail.com</t>
   </si>
   <si>
     <t>rainordrain@gmail.com</t>
   </si>
   <si>
     <t>05/17/2026</t>
   </si>
   <si>
     <t>Rieth-Riley Construction Co., Inc.</t>
   </si>
   <si>
     <t>jholliday@rieth-riley.com</t>
   </si>
   <si>
     <t>06/09/2026</t>
+  </si>
+  <si>
+    <t>Rocky River Excavating</t>
+  </si>
+  <si>
+    <t>269-242-5858</t>
+  </si>
+  <si>
+    <t>rockyriverexcavating@gmail.com</t>
+  </si>
+  <si>
+    <t>07/14/2026</t>
   </si>
   <si>
     <t>Selge Construction</t>
   </si>
   <si>
     <t>574-229-4908</t>
   </si>
   <si>
     <t>ksilveus@selgeconstruction.com</t>
   </si>
   <si>
     <t>Southwest Transport Co.</t>
   </si>
   <si>
     <t>269-621-6216</t>
   </si>
   <si>
     <t>swtco@frontier.com</t>
   </si>
   <si>
     <t>tbalkema@balkemaexc.com</t>
   </si>
   <si>
     <t>Turek Photography &amp; Video</t>
   </si>
@@ -758,54 +785,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_headerfooter_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawingHF1.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K71"/>
+  <dimension ref="A1:K74"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" view="pageLayout" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="K71" sqref="K71"/>
+      <selection activeCell="K74" sqref="K74"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12" customWidth="true" style="0"/>
     <col min="2" max="2" width="4" customWidth="true" style="0"/>
     <col min="3" max="3" width="8" customWidth="true" style="0"/>
     <col min="4" max="4" width="4" customWidth="true" style="0"/>
     <col min="6" max="6" width="7" customWidth="true" style="0"/>
     <col min="7" max="7" width="7" customWidth="true" style="0"/>
     <col min="8" max="8" width="7" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="1" t="s">
         <v>2</v>
       </c>
@@ -1764,560 +1791,629 @@
       <c r="H48" s="5"/>
       <c r="I48" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J48" s="5"/>
       <c r="K48" s="6" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49" s="3" t="s">
         <v>75</v>
       </c>
       <c r="B49" s="4"/>
       <c r="C49" s="5"/>
       <c r="D49" s="3">
         <v>6168370886</v>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="3" t="s">
         <v>75</v>
       </c>
       <c r="G49" s="4"/>
       <c r="H49" s="5"/>
       <c r="I49" s="3" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="J49" s="5"/>
       <c r="K49" s="6" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50" s="3" t="s">
         <v>75</v>
       </c>
       <c r="B50" s="4"/>
       <c r="C50" s="5"/>
       <c r="D50" s="3">
         <v>6168370886</v>
       </c>
       <c r="E50" s="5"/>
       <c r="F50" s="3" t="s">
         <v>75</v>
       </c>
       <c r="G50" s="4"/>
       <c r="H50" s="5"/>
       <c r="I50" s="3" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="J50" s="5"/>
       <c r="K50" s="6" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51" s="3" t="s">
         <v>76</v>
       </c>
       <c r="B51" s="4"/>
       <c r="C51" s="5"/>
       <c r="D51" s="3" t="s">
         <v>77</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="3" t="s">
         <v>78</v>
       </c>
       <c r="G51" s="4"/>
       <c r="H51" s="5"/>
       <c r="I51" s="3" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="J51" s="5"/>
       <c r="K51" s="6" t="s">
-        <v>31</v>
+        <v>79</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52" s="3" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="B52" s="4"/>
       <c r="C52" s="5"/>
       <c r="D52" s="3" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="3" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="G52" s="4"/>
       <c r="H52" s="5"/>
       <c r="I52" s="3" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="J52" s="5"/>
       <c r="K52" s="6" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53" s="3" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="B53" s="4"/>
       <c r="C53" s="5"/>
       <c r="D53" s="3" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="3" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="G53" s="4"/>
       <c r="H53" s="5"/>
       <c r="I53" s="3" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="J53" s="5"/>
       <c r="K53" s="6" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54" s="3" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B54" s="4"/>
       <c r="C54" s="5"/>
       <c r="D54" s="3" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E54" s="5"/>
       <c r="F54" s="3" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="G54" s="4"/>
       <c r="H54" s="5"/>
       <c r="I54" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J54" s="5"/>
       <c r="K54" s="6" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55" s="3" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="B55" s="4"/>
       <c r="C55" s="5"/>
       <c r="D55" s="3" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="E55" s="5"/>
       <c r="F55" s="3" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="G55" s="4"/>
       <c r="H55" s="5"/>
       <c r="I55" s="3" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J55" s="5"/>
       <c r="K55" s="6" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56" s="3" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B56" s="4"/>
       <c r="C56" s="5"/>
       <c r="D56" s="3" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E56" s="5"/>
       <c r="F56" s="3" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="G56" s="4"/>
       <c r="H56" s="5"/>
       <c r="I56" s="3" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="J56" s="5"/>
       <c r="K56" s="6" t="s">
-        <v>31</v>
+        <v>86</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57" s="3" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="B57" s="4"/>
       <c r="C57" s="5"/>
-      <c r="D57" s="3">
-        <v>2699060111</v>
+      <c r="D57" s="3" t="s">
+        <v>84</v>
       </c>
       <c r="E57" s="5"/>
       <c r="F57" s="3" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="G57" s="4"/>
       <c r="H57" s="5"/>
       <c r="I57" s="3" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="J57" s="5"/>
       <c r="K57" s="6" t="s">
-        <v>87</v>
+        <v>31</v>
       </c>
     </row>
     <row r="58" spans="1:11">
       <c r="A58" s="3" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B58" s="4"/>
       <c r="C58" s="5"/>
-      <c r="D58" s="3">
-        <v>2699060111</v>
+      <c r="D58" s="3" t="s">
+        <v>88</v>
       </c>
       <c r="E58" s="5"/>
       <c r="F58" s="3" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="G58" s="4"/>
       <c r="H58" s="5"/>
       <c r="I58" s="3" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J58" s="5"/>
       <c r="K58" s="6" t="s">
-        <v>87</v>
+        <v>31</v>
       </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59" s="3" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B59" s="4"/>
       <c r="C59" s="5"/>
       <c r="D59" s="3">
-        <v>2699261111</v>
+        <v>2699060111</v>
       </c>
       <c r="E59" s="5"/>
       <c r="F59" s="3" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="G59" s="4"/>
       <c r="H59" s="5"/>
       <c r="I59" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J59" s="5"/>
       <c r="K59" s="6" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60" s="3" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B60" s="4"/>
       <c r="C60" s="5"/>
       <c r="D60" s="3">
-        <v>2699261111</v>
+        <v>2699060111</v>
       </c>
       <c r="E60" s="5"/>
       <c r="F60" s="3" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="G60" s="4"/>
       <c r="H60" s="5"/>
       <c r="I60" s="3" t="s">
         <v>23</v>
       </c>
       <c r="J60" s="5"/>
       <c r="K60" s="6" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
     </row>
     <row r="61" spans="1:11">
       <c r="A61" s="3" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B61" s="4"/>
       <c r="C61" s="5"/>
-      <c r="D61" s="3" t="s">
-        <v>92</v>
+      <c r="D61" s="3">
+        <v>2699261111</v>
       </c>
       <c r="E61" s="5"/>
       <c r="F61" s="3" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="G61" s="4"/>
       <c r="H61" s="5"/>
       <c r="I61" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J61" s="5"/>
       <c r="K61" s="6" t="s">
-        <v>54</v>
+        <v>95</v>
       </c>
     </row>
     <row r="62" spans="1:11">
       <c r="A62" s="3" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B62" s="4"/>
       <c r="C62" s="5"/>
-      <c r="D62" s="3" t="s">
-        <v>92</v>
+      <c r="D62" s="3">
+        <v>2699261111</v>
       </c>
       <c r="E62" s="5"/>
       <c r="F62" s="3" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="G62" s="4"/>
       <c r="H62" s="5"/>
       <c r="I62" s="3" t="s">
         <v>23</v>
       </c>
       <c r="J62" s="5"/>
       <c r="K62" s="6" t="s">
-        <v>54</v>
+        <v>95</v>
       </c>
     </row>
     <row r="63" spans="1:11">
       <c r="A63" s="3" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B63" s="4"/>
       <c r="C63" s="5"/>
       <c r="D63" s="3" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="E63" s="5"/>
       <c r="F63" s="3" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="G63" s="4"/>
       <c r="H63" s="5"/>
       <c r="I63" s="3" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J63" s="5"/>
       <c r="K63" s="6" t="s">
-        <v>48</v>
+        <v>99</v>
       </c>
     </row>
     <row r="64" spans="1:11">
       <c r="A64" s="3" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="B64" s="4"/>
       <c r="C64" s="5"/>
       <c r="D64" s="3" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="E64" s="5"/>
       <c r="F64" s="3" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="G64" s="4"/>
       <c r="H64" s="5"/>
       <c r="I64" s="3" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J64" s="5"/>
       <c r="K64" s="6" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
     </row>
     <row r="65" spans="1:11">
       <c r="A65" s="3" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="B65" s="4"/>
       <c r="C65" s="5"/>
       <c r="D65" s="3" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="E65" s="5"/>
       <c r="F65" s="3" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="G65" s="4"/>
       <c r="H65" s="5"/>
       <c r="I65" s="3" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="J65" s="5"/>
       <c r="K65" s="6" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
     </row>
     <row r="66" spans="1:11">
       <c r="A66" s="3" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="B66" s="4"/>
       <c r="C66" s="5"/>
       <c r="D66" s="3" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
       <c r="E66" s="5"/>
       <c r="F66" s="3" t="s">
-        <v>97</v>
+        <v>105</v>
       </c>
       <c r="G66" s="4"/>
       <c r="H66" s="5"/>
       <c r="I66" s="3" t="s">
         <v>23</v>
       </c>
       <c r="J66" s="5"/>
       <c r="K66" s="6" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
     </row>
     <row r="67" spans="1:11">
       <c r="A67" s="3" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="B67" s="4"/>
       <c r="C67" s="5"/>
       <c r="D67" s="3" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
       <c r="E67" s="5"/>
       <c r="F67" s="3" t="s">
-        <v>97</v>
+        <v>105</v>
       </c>
       <c r="G67" s="4"/>
       <c r="H67" s="5"/>
       <c r="I67" s="3" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="J67" s="5"/>
       <c r="K67" s="6" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
     </row>
     <row r="68" spans="1:11">
       <c r="A68" s="3" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="B68" s="4"/>
       <c r="C68" s="5"/>
       <c r="D68" s="3" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="E68" s="5"/>
       <c r="F68" s="3" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="G68" s="4"/>
       <c r="H68" s="5"/>
       <c r="I68" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J68" s="5"/>
       <c r="K68" s="6" t="s">
-        <v>101</v>
+        <v>48</v>
       </c>
     </row>
     <row r="69" spans="1:11">
       <c r="A69" s="3" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
       <c r="B69" s="4"/>
       <c r="C69" s="5"/>
       <c r="D69" s="3" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="E69" s="5"/>
       <c r="F69" s="3" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="G69" s="4"/>
       <c r="H69" s="5"/>
       <c r="I69" s="3" t="s">
         <v>23</v>
       </c>
       <c r="J69" s="5"/>
       <c r="K69" s="6" t="s">
-        <v>101</v>
+        <v>31</v>
       </c>
     </row>
     <row r="70" spans="1:11">
       <c r="A70" s="3" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B70" s="4"/>
       <c r="C70" s="5"/>
       <c r="D70" s="3" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="E70" s="5"/>
       <c r="F70" s="3" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="G70" s="4"/>
       <c r="H70" s="5"/>
       <c r="I70" s="3" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J70" s="5"/>
       <c r="K70" s="6" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="71" spans="1:11">
       <c r="A71" s="3" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="B71" s="4"/>
       <c r="C71" s="5"/>
       <c r="D71" s="3" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="E71" s="5"/>
       <c r="F71" s="3" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="G71" s="4"/>
       <c r="H71" s="5"/>
       <c r="I71" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J71" s="5"/>
       <c r="K71" s="6" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="72" spans="1:11">
+      <c r="A72" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="B72" s="4"/>
+      <c r="C72" s="5"/>
+      <c r="D72" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="E72" s="5"/>
+      <c r="F72" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="G72" s="4"/>
+      <c r="H72" s="5"/>
+      <c r="I72" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="J72" s="5"/>
+      <c r="K72" s="6" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="73" spans="1:11">
+      <c r="A73" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="B73" s="4"/>
+      <c r="C73" s="5"/>
+      <c r="D73" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="E73" s="5"/>
+      <c r="F73" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="G73" s="4"/>
+      <c r="H73" s="5"/>
+      <c r="I73" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="J73" s="5"/>
+      <c r="K73" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="74" spans="1:11">
+      <c r="A74" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="B74" s="4"/>
+      <c r="C74" s="5"/>
+      <c r="D74" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="E74" s="5"/>
+      <c r="F74" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="G74" s="4"/>
+      <c r="H74" s="5"/>
+      <c r="I74" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="J74" s="5"/>
+      <c r="K74" s="6" t="s">
         <v>31</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="C7:E7"/>
     <mergeCell ref="H7:J7"/>
     <mergeCell ref="A8:C8"/>
     <mergeCell ref="D8:E8"/>
     <mergeCell ref="F8:H8"/>
     <mergeCell ref="I8:J8"/>
     <mergeCell ref="A9:C9"/>
     <mergeCell ref="D9:E9"/>
     <mergeCell ref="F9:H9"/>
     <mergeCell ref="I9:J9"/>
     <mergeCell ref="A10:C10"/>
     <mergeCell ref="D10:E10"/>
     <mergeCell ref="F10:H10"/>
     <mergeCell ref="I10:J10"/>
     <mergeCell ref="A11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:H11"/>
     <mergeCell ref="I11:J11"/>
     <mergeCell ref="A12:C12"/>
@@ -2538,50 +2634,62 @@
     <mergeCell ref="I65:J65"/>
     <mergeCell ref="A66:C66"/>
     <mergeCell ref="D66:E66"/>
     <mergeCell ref="F66:H66"/>
     <mergeCell ref="I66:J66"/>
     <mergeCell ref="A67:C67"/>
     <mergeCell ref="D67:E67"/>
     <mergeCell ref="F67:H67"/>
     <mergeCell ref="I67:J67"/>
     <mergeCell ref="A68:C68"/>
     <mergeCell ref="D68:E68"/>
     <mergeCell ref="F68:H68"/>
     <mergeCell ref="I68:J68"/>
     <mergeCell ref="A69:C69"/>
     <mergeCell ref="D69:E69"/>
     <mergeCell ref="F69:H69"/>
     <mergeCell ref="I69:J69"/>
     <mergeCell ref="A70:C70"/>
     <mergeCell ref="D70:E70"/>
     <mergeCell ref="F70:H70"/>
     <mergeCell ref="I70:J70"/>
     <mergeCell ref="A71:C71"/>
     <mergeCell ref="D71:E71"/>
     <mergeCell ref="F71:H71"/>
     <mergeCell ref="I71:J71"/>
+    <mergeCell ref="A72:C72"/>
+    <mergeCell ref="D72:E72"/>
+    <mergeCell ref="F72:H72"/>
+    <mergeCell ref="I72:J72"/>
+    <mergeCell ref="A73:C73"/>
+    <mergeCell ref="D73:E73"/>
+    <mergeCell ref="F73:H73"/>
+    <mergeCell ref="I73:J73"/>
+    <mergeCell ref="A74:C74"/>
+    <mergeCell ref="D74:E74"/>
+    <mergeCell ref="F74:H74"/>
+    <mergeCell ref="I74:J74"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader>&amp;R&amp;G</oddHeader>
     <oddFooter>&amp;L&amp;G</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <legacyDrawingHF r:id="rId_headerfooter_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>