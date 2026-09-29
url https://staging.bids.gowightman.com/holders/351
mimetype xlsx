--- v1 (2026-08-05)
+++ v2 (2026-09-29)
@@ -1630,101 +1630,101 @@
       <c r="H41" s="5"/>
       <c r="I41" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J41" s="5"/>
       <c r="K41" s="6" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42" s="3" t="s">
         <v>72</v>
       </c>
       <c r="B42" s="4"/>
       <c r="C42" s="5"/>
       <c r="D42" s="3" t="s">
         <v>72</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="3" t="s">
         <v>72</v>
       </c>
       <c r="G42" s="4"/>
       <c r="H42" s="5"/>
       <c r="I42" s="3" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="J42" s="5"/>
       <c r="K42" s="6" t="s">
-        <v>48</v>
+        <v>18</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43" s="3" t="s">
         <v>72</v>
       </c>
       <c r="B43" s="4"/>
       <c r="C43" s="5"/>
       <c r="D43" s="3" t="s">
         <v>72</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="3" t="s">
         <v>72</v>
       </c>
       <c r="G43" s="4"/>
       <c r="H43" s="5"/>
       <c r="I43" s="3" t="s">
         <v>23</v>
       </c>
       <c r="J43" s="5"/>
       <c r="K43" s="6" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" s="3" t="s">
         <v>72</v>
       </c>
       <c r="B44" s="4"/>
       <c r="C44" s="5"/>
       <c r="D44" s="3" t="s">
         <v>72</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="3" t="s">
         <v>72</v>
       </c>
       <c r="G44" s="4"/>
       <c r="H44" s="5"/>
       <c r="I44" s="3" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J44" s="5"/>
       <c r="K44" s="6" t="s">
-        <v>18</v>
+        <v>48</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45" s="3" t="s">
         <v>73</v>
       </c>
       <c r="B45" s="4"/>
       <c r="C45" s="5"/>
       <c r="D45" s="3">
         <v>2693492507</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="3" t="s">
         <v>74</v>
       </c>
       <c r="G45" s="4"/>
       <c r="H45" s="5"/>
       <c r="I45" s="3" t="s">
         <v>23</v>
       </c>
       <c r="J45" s="5"/>
       <c r="K45" s="6" t="s">
         <v>31</v>
       </c>
     </row>
@@ -1768,101 +1768,101 @@
       <c r="H47" s="5"/>
       <c r="I47" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J47" s="5"/>
       <c r="K47" s="6" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48" s="3" t="s">
         <v>75</v>
       </c>
       <c r="B48" s="4"/>
       <c r="C48" s="5"/>
       <c r="D48" s="3">
         <v>6168370886</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="3" t="s">
         <v>75</v>
       </c>
       <c r="G48" s="4"/>
       <c r="H48" s="5"/>
       <c r="I48" s="3" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="J48" s="5"/>
       <c r="K48" s="6" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49" s="3" t="s">
         <v>75</v>
       </c>
       <c r="B49" s="4"/>
       <c r="C49" s="5"/>
       <c r="D49" s="3">
         <v>6168370886</v>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="3" t="s">
         <v>75</v>
       </c>
       <c r="G49" s="4"/>
       <c r="H49" s="5"/>
       <c r="I49" s="3" t="s">
         <v>23</v>
       </c>
       <c r="J49" s="5"/>
       <c r="K49" s="6" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50" s="3" t="s">
         <v>75</v>
       </c>
       <c r="B50" s="4"/>
       <c r="C50" s="5"/>
       <c r="D50" s="3">
         <v>6168370886</v>
       </c>
       <c r="E50" s="5"/>
       <c r="F50" s="3" t="s">
         <v>75</v>
       </c>
       <c r="G50" s="4"/>
       <c r="H50" s="5"/>
       <c r="I50" s="3" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J50" s="5"/>
       <c r="K50" s="6" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51" s="3" t="s">
         <v>76</v>
       </c>
       <c r="B51" s="4"/>
       <c r="C51" s="5"/>
       <c r="D51" s="3" t="s">
         <v>77</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="3" t="s">
         <v>78</v>
       </c>
       <c r="G51" s="4"/>
       <c r="H51" s="5"/>
       <c r="I51" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J51" s="5"/>
       <c r="K51" s="6" t="s">
         <v>79</v>
       </c>
     </row>
@@ -1929,166 +1929,166 @@
       <c r="H54" s="5"/>
       <c r="I54" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J54" s="5"/>
       <c r="K54" s="6" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55" s="3" t="s">
         <v>83</v>
       </c>
       <c r="B55" s="4"/>
       <c r="C55" s="5"/>
       <c r="D55" s="3" t="s">
         <v>84</v>
       </c>
       <c r="E55" s="5"/>
       <c r="F55" s="3" t="s">
         <v>85</v>
       </c>
       <c r="G55" s="4"/>
       <c r="H55" s="5"/>
       <c r="I55" s="3" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="J55" s="5"/>
       <c r="K55" s="6" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56" s="3" t="s">
         <v>83</v>
       </c>
       <c r="B56" s="4"/>
       <c r="C56" s="5"/>
       <c r="D56" s="3" t="s">
         <v>84</v>
       </c>
       <c r="E56" s="5"/>
       <c r="F56" s="3" t="s">
         <v>85</v>
       </c>
       <c r="G56" s="4"/>
       <c r="H56" s="5"/>
       <c r="I56" s="3" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J56" s="5"/>
       <c r="K56" s="6" t="s">
-        <v>86</v>
+        <v>31</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57" s="3" t="s">
         <v>83</v>
       </c>
       <c r="B57" s="4"/>
       <c r="C57" s="5"/>
       <c r="D57" s="3" t="s">
         <v>84</v>
       </c>
       <c r="E57" s="5"/>
       <c r="F57" s="3" t="s">
         <v>85</v>
       </c>
       <c r="G57" s="4"/>
       <c r="H57" s="5"/>
       <c r="I57" s="3" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="J57" s="5"/>
       <c r="K57" s="6" t="s">
-        <v>31</v>
+        <v>86</v>
       </c>
     </row>
     <row r="58" spans="1:11">
       <c r="A58" s="3" t="s">
         <v>87</v>
       </c>
       <c r="B58" s="4"/>
       <c r="C58" s="5"/>
       <c r="D58" s="3" t="s">
         <v>88</v>
       </c>
       <c r="E58" s="5"/>
       <c r="F58" s="3" t="s">
         <v>89</v>
       </c>
       <c r="G58" s="4"/>
       <c r="H58" s="5"/>
       <c r="I58" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J58" s="5"/>
       <c r="K58" s="6" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59" s="3" t="s">
         <v>90</v>
       </c>
       <c r="B59" s="4"/>
       <c r="C59" s="5"/>
       <c r="D59" s="3">
         <v>2699060111</v>
       </c>
       <c r="E59" s="5"/>
       <c r="F59" s="3" t="s">
         <v>91</v>
       </c>
       <c r="G59" s="4"/>
       <c r="H59" s="5"/>
       <c r="I59" s="3" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="J59" s="5"/>
       <c r="K59" s="6" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60" s="3" t="s">
         <v>90</v>
       </c>
       <c r="B60" s="4"/>
       <c r="C60" s="5"/>
       <c r="D60" s="3">
         <v>2699060111</v>
       </c>
       <c r="E60" s="5"/>
       <c r="F60" s="3" t="s">
         <v>91</v>
       </c>
       <c r="G60" s="4"/>
       <c r="H60" s="5"/>
       <c r="I60" s="3" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="J60" s="5"/>
       <c r="K60" s="6" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="61" spans="1:11">
       <c r="A61" s="3" t="s">
         <v>93</v>
       </c>
       <c r="B61" s="4"/>
       <c r="C61" s="5"/>
       <c r="D61" s="3">
         <v>2699261111</v>
       </c>
       <c r="E61" s="5"/>
       <c r="F61" s="3" t="s">
         <v>94</v>
       </c>
       <c r="G61" s="4"/>
       <c r="H61" s="5"/>
       <c r="I61" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J61" s="5"/>