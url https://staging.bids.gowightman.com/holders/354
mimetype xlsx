--- v0 (2026-08-05)
+++ v1 (2026-09-29)
@@ -108,63 +108,63 @@
   <si>
     <t>Builders Exchange of Lansing</t>
   </si>
   <si>
     <t>517-372-8930</t>
   </si>
   <si>
     <t>bids@bxlansing.com</t>
   </si>
   <si>
     <t>Builders Exchange of Michigan</t>
   </si>
   <si>
     <t>616-949-8650</t>
   </si>
   <si>
     <t>projects@grbx.com</t>
   </si>
   <si>
     <t>ConstructConnect</t>
   </si>
   <si>
     <t>content@constructconnect.com</t>
   </si>
   <si>
+    <t>construction association of michigan</t>
+  </si>
+  <si>
+    <t>milks@buildwithcam.com</t>
+  </si>
+  <si>
     <t>Construction Association of Michigan</t>
   </si>
   <si>
     <t>248-972-1124</t>
   </si>
   <si>
     <t>kcook@buildwithcam.com</t>
-  </si>
-[...4 lines deleted...]
-    <t>milks@buildwithcam.com</t>
   </si>
   <si>
     <t>Ideal Consolidated</t>
   </si>
   <si>
     <t>734-626-7667</t>
   </si>
   <si>
     <t>dthompson@idealconsolidated.com</t>
   </si>
   <si>
     <t>jayalakshmil@construction.com</t>
   </si>
   <si>
     <t>Kalamazoo Builders Exchange</t>
   </si>
   <si>
     <t>michelle@builder-exchange.com</t>
   </si>
   <si>
     <t>LCLA CONSTRUCTION, LLC</t>
   </si>
   <si>
     <t>847-613-8841</t>
   </si>
@@ -775,74 +775,74 @@
       <c r="H11" s="5"/>
       <c r="I11" s="3" t="s">
         <v>19</v>
       </c>
       <c r="J11" s="5"/>
       <c r="K11" s="6" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="4"/>
       <c r="C12" s="5"/>
       <c r="D12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="G12" s="4"/>
       <c r="H12" s="5"/>
       <c r="I12" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="J12" s="5"/>
       <c r="K12" s="6" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="4"/>
       <c r="C13" s="5"/>
       <c r="D13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="G13" s="4"/>
       <c r="H13" s="5"/>
       <c r="I13" s="3" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="J13" s="5"/>
       <c r="K13" s="6" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="4"/>
       <c r="C14" s="5"/>
       <c r="D14" s="3" t="s">
         <v>27</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="3" t="s">
         <v>28</v>
       </c>
       <c r="G14" s="4"/>
       <c r="H14" s="5"/>
       <c r="I14" s="3" t="s">
         <v>19</v>
       </c>
       <c r="J14" s="5"/>
@@ -880,121 +880,121 @@
       <c r="B16" s="4"/>
       <c r="C16" s="5"/>
       <c r="D16" s="3">
         <v>8003642059</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="3" t="s">
         <v>30</v>
       </c>
       <c r="G16" s="4"/>
       <c r="H16" s="5"/>
       <c r="I16" s="3" t="s">
         <v>19</v>
       </c>
       <c r="J16" s="5"/>
       <c r="K16" s="6" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="4"/>
       <c r="C17" s="5"/>
-      <c r="D17" s="3" t="s">
-        <v>32</v>
+      <c r="D17" s="3">
+        <v>2489721126</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="3" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="G17" s="4"/>
       <c r="H17" s="5"/>
       <c r="I17" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="J17" s="5"/>
       <c r="K17" s="6" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="3" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B18" s="4"/>
       <c r="C18" s="5"/>
-      <c r="D18" s="3">
-        <v>2489721126</v>
+      <c r="D18" s="3" t="s">
+        <v>34</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="3" t="s">
         <v>35</v>
       </c>
       <c r="G18" s="4"/>
       <c r="H18" s="5"/>
       <c r="I18" s="3" t="s">
         <v>19</v>
       </c>
       <c r="J18" s="5"/>
       <c r="K18" s="6" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="4"/>
       <c r="C19" s="5"/>
-      <c r="D19" s="3" t="s">
-        <v>32</v>
+      <c r="D19" s="3">
+        <v>2489721126</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="3" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="G19" s="4"/>
       <c r="H19" s="5"/>
       <c r="I19" s="3" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="J19" s="5"/>
       <c r="K19" s="6" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="3" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B20" s="4"/>
       <c r="C20" s="5"/>
-      <c r="D20" s="3">
-        <v>2489721126</v>
+      <c r="D20" s="3" t="s">
+        <v>34</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="3" t="s">
         <v>35</v>
       </c>
       <c r="G20" s="4"/>
       <c r="H20" s="5"/>
       <c r="I20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J20" s="5"/>
       <c r="K20" s="6" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B21" s="4"/>
       <c r="C21" s="5"/>
       <c r="D21" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E21" s="5"/>